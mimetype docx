--- v0 (2025-11-02)
+++ v1 (2026-09-16)
@@ -1,64 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="docx" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00FB01CE" w:rsidRPr="00DE488B" w:rsidRDefault="001E360A">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="50B08601" w14:textId="77777777" w:rsidR="001967D1" w:rsidRPr="001967D1" w:rsidRDefault="001E360A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C229567" wp14:editId="35CA74E6">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D410C06" wp14:editId="03770818">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4979035</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-228600</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1840230" cy="771525"/>
             <wp:effectExtent l="0" t="0" r="7620" b="9525"/>
             <wp:wrapNone/>
             <wp:docPr id="5" name="Picture 5"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Picture 5"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
@@ -67,756 +73,1389 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1840230" cy="771525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00DE488B" w:rsidRPr="00DE488B">
-        <w:rPr>
+      <w:r w:rsidR="00DE488B" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Work Shadowing Frequently Asked Questions:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE488B" w:rsidRDefault="00DE488B">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="1F11AFDA" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>How do I apply?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005D70E9" w:rsidRDefault="00DE488B">
+    <w:p w14:paraId="218AE1E3" w14:textId="6E966381" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Application for shadowing is all online via a Microsoft Form. We open applications in January and the Summer</w:t>
+      </w:r>
+      <w:r w:rsidR="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="791F43D6" w14:textId="75C96376" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The link to the application form will be available on our </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>PageTiger</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digital brochure (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="001967D1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>https://yorkhospitals.pagetiger.com/StudentOutreach</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>) – probably the same place you found this FAQ document</w:t>
+      </w:r>
+      <w:r w:rsidR="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the link is not advertised in the brochure, that means we are not currently accepting applications. We received over 900 requests for work experience last year, so we appreciate your patience!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72A5E34C" w14:textId="1C19DE83" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you would like to see what questions are on the application so you can start to prepare, feel free to use this preparation worksheet: </w:t>
+      </w:r>
+      <w:r w:rsidR="001967D1" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_MON_1823937712"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="001967D1" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:object w:dxaOrig="1537" w:dyaOrig="994" w14:anchorId="50CD1346">
+          <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+            <v:stroke joinstyle="miter"/>
+            <v:formulas>
+              <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+              <v:f eqn="sum @0 1 0"/>
+              <v:f eqn="sum 0 0 @1"/>
+              <v:f eqn="prod @2 1 2"/>
+              <v:f eqn="prod @3 21600 pixelWidth"/>
+              <v:f eqn="prod @3 21600 pixelHeight"/>
+              <v:f eqn="sum @0 0 1"/>
+              <v:f eqn="prod @6 1 2"/>
+              <v:f eqn="prod @7 21600 pixelWidth"/>
+              <v:f eqn="sum @8 21600 0"/>
+              <v:f eqn="prod @7 21600 pixelHeight"/>
+              <v:f eqn="sum @10 21600 0"/>
+            </v:formulas>
+            <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+            <o:lock v:ext="edit" aspectratio="t"/>
+          </v:shapetype>
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:77pt;height:49.4pt" o:ole="">
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+          <o:OLEObject Type="Embed" ProgID="Word.Document.12" ShapeID="_x0000_i1025" DrawAspect="Icon" ObjectID="_1845113653" r:id="rId8">
+            <o:FieldCodes>\s</o:FieldCodes>
+          </o:OLEObject>
+        </w:object>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21C8B648" w14:textId="05F34BF3" w:rsidR="001967D1" w:rsidRPr="001967D1" w:rsidRDefault="001967D1" w:rsidP="001967D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Download a copy of the Application Form and the Application  Form Guidance. Read the guidance all the way through before you start your application. Fill in everything, check it through, sign it and then send it back to us – either by post or by email. Addresses are at the top of the application form.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="005D70E9" w:rsidRDefault="005D70E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Who can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apply?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C059E8F" w14:textId="5A855A6F" w:rsidR="001967D1" w:rsidRDefault="001967D1" w:rsidP="001967D1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Please ensure you write a covering email or letter to accompany your application.</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Shadowing is available for anyone in Year 12+, who is aged 16 or over. We have two separate application forms so please make sure you fill in the right one:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C696DF" w14:textId="42B09117" w:rsidR="001967D1" w:rsidRDefault="001967D1" w:rsidP="001967D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Sixth Form/College Shadowing Application Form – for anyone in Sixth Form or College looking to develop their understanding of an NHS career.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FECD00D" w14:textId="71DAE67E" w:rsidR="001967D1" w:rsidRPr="001967D1" w:rsidRDefault="001967D1" w:rsidP="001967D1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Work Shadowing Application Form (for 18+) – for adult</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> who are not in higher education. This could be people who are at university, who are looking for employment or exploring a career change.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6905FF" w14:textId="1E3D30B4" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>I’m 19 but still in college, which form should I complete?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A948C7E" w14:textId="31C2E091" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Please complete the form for ‘Sixth Form/College Students’ as we may need to liaise with your education provider</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and confirm your attendance with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F092714" w14:textId="409EA774" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>I don’t live near York or Scarborough Hospitals. Can I still apply?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE488B" w:rsidRDefault="00DE488B">
-[...13 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="6D2CF544" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Anyone who lives within in the area covered by the Trust is invited to apply, for example if you live in Selby, Pickering, Malton, Bridlington, Tadcaster or Easingwold, York or Scarborough, or one of the many villages in between.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70CA2B16" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">People who live outside the area we care for (e.g. Leeds, Harrogate…) are welcome to apply, however if places are oversubscribed, we will allocate places to students who live in the local area first. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE488B" w:rsidRDefault="00DE488B">
-[...6 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="16E3CEB9" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>How does it work?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE488B" w:rsidRPr="00DE488B" w:rsidRDefault="00DE488B">
-      <w:r>
+    <w:p w14:paraId="3C7E600E" w14:textId="53635DB6" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">On your application, you </w:t>
       </w:r>
-      <w:r w:rsidR="001E360A">
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">tell us </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>which role you are interested in and what areas</w:t>
       </w:r>
-      <w:r w:rsidR="001E360A">
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (e.g. a health care assistant in a ward setting)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>. We take this information a</w:t>
       </w:r>
-      <w:r w:rsidR="001E360A">
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">nd find volunteers </w:t>
       </w:r>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidR="001E360A">
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to have a student for the day. We can’t guarantee that we will be able to offer you your exact choice, but we try as much as we can. If we </w:t>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>can’t meet your preference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, we</w:t>
+      </w:r>
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> will</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve"> offer</w:t>
       </w:r>
-      <w:r w:rsidR="001E360A">
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you an alternative</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>or give advice on other ways to get work experience.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5737D28D" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B" w:rsidP="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>Which areas do you offer placements in?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE488B" w:rsidRDefault="00DE488B">
-      <w:r>
+    <w:p w14:paraId="1395406B" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t>We try to accommodate as many requests as we can in wha</w:t>
       </w:r>
-      <w:r w:rsidR="001E360A">
+      <w:r w:rsidR="001E360A" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">tever area you’re interested in, whether that is in a clinical area where there are patients, a non-clinical area (like HR, finance, or with the charity), or in facilities and site management (such as engineering). Although we can’t guarantee a placement in every area of the hospital, we </w:t>
       </w:r>
-      <w:r w:rsidR="00760354">
-[...10 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00760354" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">are </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00760354" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>definitely willing</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00760354" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to try!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43E9EF87" w14:textId="061CCAEA" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">There are some age restrictions in certain areas due to the nature of the environment. Students who are still in Sixth Form/College cannot have placements in: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Emergency Department, Endoscopy, Intensive Care Unit, Maternity, Mortuary, Paediatrics, Psychology, Sexual Health, Theatres.</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00363C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">We are also unable to offer placements in Mental Health Services and Ambulance Services as they are not provided by York and Scarborough Teaching Hospitals Trust. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FD51080" w14:textId="77777777" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>When will the placements take place?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E360A" w:rsidRDefault="005D70E9">
-[...39 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="20FF62BA" w14:textId="73F1619E" w:rsidR="009023CD" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Placements run throughout the year, though we try to arrange Sixth Form/College placements in the school holidays as much as possible.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Applications received in January are offered placements between March – August. Applications received in June-August are offered placements September – early December. We do not offer placements in January and February due to the impact of winter pressures on the NHS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B06F7E2" w14:textId="1CF5E92F" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="00DE488B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
         </w:rPr>
         <w:t>What will I be doing?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001E360A" w:rsidRPr="001E360A" w:rsidRDefault="001E360A">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="1560709F" w14:textId="77777777" w:rsidR="001E360A" w:rsidRPr="001967D1" w:rsidRDefault="001E360A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>This is an observation-only, one day placement. You will be buddied up with a member of staff and you will observe them for the day, to see what a day in their life is really like. If you would prefer something in a clinical setting that is more hands-on, have you thought of volunteering with the Trust instead? More information can be found at: https://www.yorkhospitals.nhs.uk/get-involved/volunteering/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FCD3D3C" w14:textId="6D95C638" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="009023CD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Can</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE488B" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I get a certificate for my portfolio?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FB2E67C" w14:textId="54FCB40C" w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidRDefault="001E360A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
         <w:t xml:space="preserve">Yes </w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="00DE488B" w:rsidSect="00DE488B">
+      <w:r w:rsidR="009023CD" w:rsidRPr="001967D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>– make sure you ask us for one!</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DE488B" w:rsidRPr="001967D1" w:rsidSect="00DE488B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E3916FB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC3E9664"/>
+    <w:lvl w:ilvl="0" w:tplc="536E0DAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="2108041666">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE488B"/>
+    <w:rsid w:val="001967D1"/>
     <w:rsid w:val="001E360A"/>
     <w:rsid w:val="002B4EEB"/>
+    <w:rsid w:val="00303758"/>
+    <w:rsid w:val="00363C05"/>
+    <w:rsid w:val="00376592"/>
     <w:rsid w:val="005D70E9"/>
     <w:rsid w:val="00760354"/>
+    <w:rsid w:val="009023CD"/>
     <w:rsid w:val="009504C3"/>
+    <w:rsid w:val="00C82B1C"/>
     <w:rsid w:val="00DE488B"/>
     <w:rsid w:val="00EA4CD6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5C3859C3"/>
+  <w15:docId w15:val="{17630C78-3C56-49BC-8625-218230963836}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-</w:styles>
-[...160 lines deleted...]
-    <w:qFormat/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009023CD"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
-[...5 lines deleted...]
-    <w:name w:val="Normal Table"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:tblPr>
-[...7 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="009023CD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001967D1"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="embeddings/Microsoft_Word_Document.docx"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://yorkhospitals.pagetiger.com/StudentOutreach" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1060,70 +1699,372 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100003E41C82D79364EBE523A3C4F951CA2" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="55f67966a1728134c8745c15d9bcdb1e">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61" xmlns:ns3="4ea57b5a-23fa-4aba-8b17-a6191f5af989" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d311fde3fa6a206a9d7bb3c538acaa5" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61"/>
+    <xsd:import namespace="4ea57b5a-23fa-4aba-8b17-a6191f5af989"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:TargetGroup" minOccurs="0"/>
+                <xsd:element ref="ns2:ResourceType" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="8" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="9" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="13" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2c8d5fda-b97d-42c6-97e2-f76465e161c0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TargetGroup" ma:index="22" nillable="true" ma:displayName="Target Group" ma:description="Who is this resource aimed at?" ma:format="Dropdown" ma:internalName="TargetGroup">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Primary"/>
+          <xsd:enumeration value="KS3"/>
+          <xsd:enumeration value="GCSE"/>
+          <xsd:enumeration value="Sixth Form/College"/>
+          <xsd:enumeration value="SEND"/>
+          <xsd:enumeration value="Teachers/Colleagues"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ResourceType" ma:index="23" nillable="true" ma:displayName="Resource Type" ma:description="What will you use this for?" ma:format="Dropdown" ma:internalName="ResourceType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Classroom Activity"/>
+          <xsd:enumeration value="Assembly Presentation"/>
+          <xsd:enumeration value="Talk"/>
+          <xsd:enumeration value="Lesson"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4ea57b5a-23fa-4aba-8b17-a6191f5af989" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f4a961f5-df97-4de4-b438-a43e71fcb102}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4ea57b5a-23fa-4aba-8b17-a6191f5af989">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="4ea57b5a-23fa-4aba-8b17-a6191f5af989" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <ResourceType xmlns="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61" xsi:nil="true"/>
+    <TargetGroup xmlns="d8b58bfa-c3d7-4c32-a04d-3c2ab579dc61" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6CC349CF-EA28-4332-A2D5-A1FEB7C06ED8}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{806154CB-936F-4562-801C-370ED8866037}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBDB2AF0-4D37-4744-8987-CD2DCA7478F5}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2320</Characters>
+  <Pages>2</Pages>
+  <Words>716</Words>
+  <Characters>3559</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2722</CharactersWithSpaces>
+  <CharactersWithSpaces>4242</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>Dove, Ellie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100003E41C82D79364EBE523A3C4F951CA2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>100</vt:r8>
+  </property>
+</Properties>
+</file>